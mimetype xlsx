--- v0 (2026-01-10)
+++ v1 (2026-06-30)
@@ -36,66 +36,66 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>270102FR52</t>
   </si>
   <si>
     <t>Sprievodca:</t>
   </si>
   <si>
     <t>??? ???</t>
   </si>
   <si>
     <t>0/55</t>
   </si>
   <si>
     <t>VYÚČTOVANIE PREPRAVY</t>
   </si>
   <si>
     <t>Vodič:</t>
   </si>
   <si>
     <t>ŠPZ:</t>
   </si>
   <si>
-    <t>CKDAKA4</t>
+    <t>AB175GD</t>
   </si>
   <si>
     <t>Cieľ cesty:</t>
   </si>
   <si>
     <t>Dátum a čas odchodu:</t>
   </si>
   <si>
     <t xml:space="preserve"> Dátum  príchodu:</t>
   </si>
   <si>
     <t>5-dňový silvestrovský zájazd do Paríža</t>
   </si>
   <si>
-    <t>29.12.2026, 15:00</t>
+    <t>29.12.2026, 16:45</t>
   </si>
   <si>
     <t>02.01.2027</t>
   </si>
   <si>
     <t>Ubehnute km spolu</t>
   </si>
   <si>
     <t xml:space="preserve">Stav počítadla pred jazdou          </t>
   </si>
   <si>
     <t xml:space="preserve"> Stav počítadla po jazde</t>
   </si>
   <si>
     <t>Doplnenie nafty štát</t>
   </si>
   <si>
     <t>Dátum</t>
   </si>
   <si>
     <t>počet             suma</t>
   </si>
   <si>
     <t>suma</t>
   </si>
@@ -120,51 +120,51 @@
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Parkovné a vstupy</t>
   </si>
   <si>
     <t>miesto</t>
   </si>
   <si>
     <t>Prevzatá suma</t>
   </si>
   <si>
     <t>Vrátená suma po jazde</t>
   </si>
   <si>
     <t>Iné výdavky</t>
   </si>
   <si>
     <t>dátum ...........................................................</t>
   </si>
   <si>
     <t>podpis vodiča .................................................</t>
   </si>
   <si>
-    <t>10.01.2026 03:20:50</t>
+    <t>30.06.2026 22:42:29</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pokyny pre šoférov:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">