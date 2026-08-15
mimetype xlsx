--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -120,51 +120,51 @@
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Parkovné a vstupy</t>
   </si>
   <si>
     <t>miesto</t>
   </si>
   <si>
     <t>Prevzatá suma</t>
   </si>
   <si>
     <t>Vrátená suma po jazde</t>
   </si>
   <si>
     <t>Iné výdavky</t>
   </si>
   <si>
     <t>dátum ...........................................................</t>
   </si>
   <si>
     <t>podpis vodiča .................................................</t>
   </si>
   <si>
-    <t>30.06.2026 22:42:29</t>
+    <t>15.08.2026 11:32:18</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pokyny pre šoférov:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">