--- v0 (2026-08-15)
+++ v1 (2026-10-18)
@@ -48,51 +48,51 @@
   <si>
     <t>0/55</t>
   </si>
   <si>
     <t>VYÚČTOVANIE PREPRAVY</t>
   </si>
   <si>
     <t>Vodič:</t>
   </si>
   <si>
     <t>ŠPZ:</t>
   </si>
   <si>
     <t>CKDAKA0</t>
   </si>
   <si>
     <t>Cieľ cesty:</t>
   </si>
   <si>
     <t>Dátum a čas odchodu:</t>
   </si>
   <si>
     <t xml:space="preserve"> Dátum  príchodu:</t>
   </si>
   <si>
-    <t>5-dňový zájazd do Ríma a Vatikánu</t>
+    <t>Zájazd do Ríma a Vatikánu</t>
   </si>
   <si>
     <t>21.04.2027, 12:15</t>
   </si>
   <si>
     <t>25.04.2027</t>
   </si>
   <si>
     <t>Ubehnute km spolu</t>
   </si>
   <si>
     <t xml:space="preserve">Stav počítadla pred jazdou          </t>
   </si>
   <si>
     <t xml:space="preserve"> Stav počítadla po jazde</t>
   </si>
   <si>
     <t>Doplnenie nafty štát</t>
   </si>
   <si>
     <t>Dátum</t>
   </si>
   <si>
     <t>počet             suma</t>
   </si>
@@ -120,103 +120,90 @@
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Parkovné a vstupy</t>
   </si>
   <si>
     <t>miesto</t>
   </si>
   <si>
     <t>Prevzatá suma</t>
   </si>
   <si>
     <t>Vrátená suma po jazde</t>
   </si>
   <si>
     <t>Iné výdavky</t>
   </si>
   <si>
     <t>dátum ...........................................................</t>
   </si>
   <si>
     <t>podpis vodiča .................................................</t>
   </si>
   <si>
-    <t>15.08.2026 11:28:58</t>
+    <t>18.10.2026 15:33:31</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pokyny pre šoférov:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 Prosíme zabezpečiť v autobuse v dostatočnom množstve nasledovné veci:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 • cedulka s logom CK DAKA a rovnako názov zájazdu</t>
-    </r>
-[...11 lines deleted...]
-• welcome drinky v podobe minerálky pre každého klienta</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 • travel kity v dostatočnom množstve</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">